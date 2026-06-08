--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,94 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004969B6" w:rsidRDefault="004969B6" w:rsidP="004969B6">
+    <w:p w14:paraId="0E5BA9B7" w14:textId="77777777" w:rsidR="004969B6" w:rsidRDefault="004969B6" w:rsidP="004969B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="6D8A888D" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00566549" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="76A57677" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00566549" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:right="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">am Computer ausfüllen und </w:t>
@@ -105,548 +102,548 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eine Woche</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vor der Prüfung ab</w:t>
       </w:r>
       <w:r w:rsidRPr="00566549">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>geben)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="44BEAD24" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="00060393">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="620505EF" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Prüfungsfach:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060393">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="75C18314" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Themen</w:t>
       </w:r>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>gebiet:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060393">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="1BCE8DA1" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Prüfer/in: </w:t>
       </w:r>
       <w:r w:rsidRPr="00060393">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="5E1C1A99" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Prüfungstermin:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060393">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="773559DD" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="54C55DE8" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Aufgabenstellung: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...23 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="32B07967" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372E4261" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B5548A" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B78E8AE" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1. Inhaltliche Gliederung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...23 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="28833E0B" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEFF5E0" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B86FF7" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AC0531" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Inhaltliche Zusammenfassung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="794FCD96" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1 Ergebnisse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...31 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="058EFAD1" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5938D933" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F158FC" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EFA51E" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299E6D8E" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Zusammenfassende </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Beantwortung der</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> zentralen Aufgabe (des Anforderungsbereichs III) bzw. der</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Leitfrage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...50 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="3DDDAB84" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C09B301" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B251537" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ABAF86" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D79B1FF" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AE6976" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E10CE5F" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>. Literatur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>verzeichnis / Quellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00D30738" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="15CA121E" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00D30738" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Folgendermaßen angeben: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="0075735F" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="0425C944" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="0075735F" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Monographien: </w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Autor/in (Name, Vorname), Titel des Buches/Aufsatzes, Erscheinungsort, Erscheinungsjahr, Seiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="38A6EA4E" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Zeitschriften-/Zeitungsartikel</w:t>
       </w:r>
       <w:r w:rsidRPr="00D30738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>: Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -660,670 +657,766 @@
         </w:rPr>
         <w:t>Artikels/</w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Aufsatzes, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Name der Zeitschrift, Ausgabe</w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>, Erscheinungsjahr, Seiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="76777971" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Internet: </w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Autor/in (Name, Vorname), Titel des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Artikels</w:t>
       </w:r>
       <w:r w:rsidRPr="0075735F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>vollständiger URL-Link, Datum des Zugriffs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00314ACC" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="607ACC59" w14:textId="66EA7FE3" w:rsidR="00060393" w:rsidRPr="00314ACC" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00314ACC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>Künstliche Intelligenz (wenn genutzt): Name der KI, Website, eingegebener Prompt</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Künstliche Intelligenz (wenn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7A2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> als Quelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314ACC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRPr="0075735F" w:rsidRDefault="00060393" w:rsidP="00060393">
+        <w:t xml:space="preserve"> genutzt): Name der KI, Website, eingegebener Prompt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FE6C8A" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...15 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="7896CDC9" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C618830" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="0075735F" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B27021" w14:textId="77777777" w:rsidR="00060393" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8481E5" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62781B36" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="006A3A92" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Erklärung:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00785D95" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="34B8CB79" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00785D95" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>„Ich bezeuge mit meiner Unterschrift, dass meine Arbeit(en) selbständig verfasst wurde(n) und meine Angaben über die bei der Abfassung meiner Arbeit(en) benützten Hilfsmittel sowie über die mir zuteil gewordene Hilfe in jeder Hinsicht der Wahrheit entsprechen und vollständig sind. Ich erkläre hiermit, kein Plagiat begangen zu haben. Ich versichere, dass ich die Präsentation selbstständig verfasst und keine anderen als die in der Dokumentation angegebenen Hilfsmittel / Quellen verwendet habe.“</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
-[...6 lines deleted...]
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="3062A72B" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B3D7AA" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+    <w:p w14:paraId="356573B1" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Ort, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(Ort, Datum)                                         Unterschrift der Schülerin/ des Schülers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10142C77" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FA7891" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Umfang der Dokumentation: maximal 2 Seiten (exklusive Literaturverzeichnis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F03A60" w14:textId="77777777" w:rsidR="00060393" w:rsidRPr="00163B73" w:rsidRDefault="00060393" w:rsidP="00060393">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Dokumentation </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">bitte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>unbedingt</w:t>
+      </w:r>
       <w:r w:rsidRPr="00163B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eine Woche vor dem Prüfungstermin bis 12 Uhr in dreifacher Ausfertig</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Die Dokumentation </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ung im Sekretariat abgeben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00446DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>und</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">bitte </w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> dem Prüfer/der Prüferin per E-Mail zuschicken!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="007347AF">
+    <w:p w14:paraId="41FC5DB3" w14:textId="77777777" w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="007347AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C2311" w:rsidSect="00752777">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="4"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="004C2311">
+    <w:p w14:paraId="0D76EC59" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70" w:rsidP="004C2311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="004C2311">
+    <w:p w14:paraId="467246C3" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70" w:rsidP="004C2311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF5B13" w:rsidRDefault="00566B66">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D6F36C7" w14:textId="77777777" w:rsidR="00AC0F30" w:rsidRDefault="00AC0F30">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00752777" w:rsidRDefault="00060393">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F63A14F" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00060393">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AD51A9" w:rsidRDefault="00566B66">
+  <w:p w14:paraId="5C303854" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF5B13" w:rsidRDefault="00566B66">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="516CE454" w14:textId="77777777" w:rsidR="00AC0F30" w:rsidRDefault="00AC0F30">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="004C2311">
+    <w:p w14:paraId="3ECFBD04" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70" w:rsidP="004C2311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C2311" w:rsidRDefault="004C2311" w:rsidP="004C2311">
+    <w:p w14:paraId="1DC5DC8C" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70" w:rsidP="004C2311">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF5B13" w:rsidRDefault="00566B66">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1869D525" w14:textId="77777777" w:rsidR="00AC0F30" w:rsidRDefault="00AC0F30">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001B4B47" w:rsidRDefault="00060393" w:rsidP="00AF5B13">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2135445C" w14:textId="312EDDDB" w:rsidR="00ED7B70" w:rsidRDefault="00060393" w:rsidP="00AF5B13">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B6F8691" wp14:editId="508A182E">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E23D502" wp14:editId="1FAF9F65">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1476375" cy="752475"/>
               <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Textfeld 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1476375" cy="752475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="006107E7" w:rsidRDefault="00060393" w:rsidP="006107E7">
-[...27 lines deleted...]
-                            </w:object>
+                        <w:p w14:paraId="2F82AE39" w14:textId="298BC011" w:rsidR="00ED7B70" w:rsidRDefault="00AC0F30" w:rsidP="006107E7">
+                          <w:r w:rsidRPr="00581938">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71541DFF" wp14:editId="430FA6F7">
+                                <wp:extent cx="1076400" cy="579600"/>
+                                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                <wp:docPr id="1516616219" name="Grafik 1"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="Picture 1"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                        </pic:cNvPicPr>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:srcRect/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr bwMode="auto">
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="1076400" cy="579600"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:noFill/>
+                                        <a:ln>
+                                          <a:noFill/>
+                                        </a:ln>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0B6F8691" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5E23D502" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15pt;margin-top:-15pt;width:116.25pt;height:59.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEDsCqMAIAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L068pGmNOEWXLsOA&#10;7gdo9wCyJMfCJFGT1NjZ04+S0zTdgB2G+SCQIvWR/Eh6dT0YTfbSBwW2prPJlBJpOQhldzX99rB9&#10;c0lJiMwKpsHKmh5koNfr169WvatkCR1oIT1BEBuq3tW0i9FVRRF4Jw0LE3DSorEFb1hE1e8K4VmP&#10;6EYX5XR6UfTghfPAZQh4ezsa6Trjt63k8UvbBhmJrinmFvPp89mks1ivWLXzzHWKH9Ng/5CFYcpi&#10;0BPULYuMPHr1B5RR3EOANk44mALaVnGZa8BqZtPfqrnvmJO5FiQnuBNN4f/B8s/7r54oUdNytqTE&#10;MoNNepBDbKUWpEz89C5U6Hbv0DEO72DAPudag7sD/j0QC5uO2Z288R76TjKB+c3Sy+Ls6YgTEkjT&#10;fwKBYdhjhAw0tN4k8pAOgujYp8OpN5gK4SnkfHnxdrmghKNtuSjnKKcQrHp67XyIHyQYkoSaeux9&#10;Rmf7uxBH1yeXFCyAVmKrtM6K3zUb7cme4Zxs83dEf+GmLelrerUoFyMBLyAO4YSAAyqgp0SzEPHy&#10;b5BGRVwArUxNL6fpS3FZlWh8b0WWI1N6lLFabY+8JipHUuPQDOiYyG5AHJBhD+Og42Ki0IH/SUmP&#10;Q17T8OOReYmZfbTYpavZfJ62IivzxbJExZ9bmnMLsxyhahopGcVNzJuU8rVwg91sVSb6OZNjrji8&#10;uVXHRUvbca5nr+ffwfoXAAAA//8DAFBLAwQUAAYACAAAACEA8YJkSNwAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeGuXQmgIsjQNsUdMRC/eBnYEUnaWsNsW/72rF729yXt5&#10;873isJpJXGlxo2UFu20EgrizeuRewfvbaZOBcB5Z42SZFHyRg0N5f1dgru2NX+na+F6EEnY5Khi8&#10;n3MpXTeQQbe1M3HwPu1i0Idz6aVe8BbKzSTjKNpLgyOHDwPOVA3UnZuLUXBqq3nGl+b5o04S16Zc&#10;H6mqlXp8WI9PIDyt/i8MP/gBHcrA1NoLaycmBUkUpngFm18RAvE+TkG0CrIsBVkW8v+C8hsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEDsCqMAIAAFYEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDxgmRI3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" strokecolor="window">
+            <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:15pt;margin-top:-15pt;width:116.25pt;height:59.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDETcmWGgIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqY14hRdugwD&#10;ugvQ7QNkWY6FyaJGqbGzry8lu2m6AXsY5geBNKlD8vBofd23hh0Ueg224LPJlDNlJVTa7gv+/dvu&#10;zSVnPghbCQNWFfyoPL/evH617lyu5tCAqRQyArE+71zBmxBcnmVeNqoVfgJOWQrWgK0I5OI+q1B0&#10;hN6abD6dXmQdYOUQpPKe/t4OQb5J+HWtZPhS114FZgpOvYV0YjrLeGabtcj3KFyj5diG+IcuWqEt&#10;FT1B3Yog2APqP6BaLRE81GEioc2grrVUaQaaZjb9bZr7RjiVZiFyvDvR5P8frPx8uHdfkYX+HfS0&#10;wDSEd3cgf3hmYdsIu1c3iNA1SlRUeBYpyzrn8/FqpNrnPoKU3SeoaMniIUAC6mtsIys0JyN0WsDx&#10;RLrqA5Ox5GJ18Xa15ExSbLWcL8iOJUT+dNuhDx8UtCwaBUdaakIXhzsfhtSnlFjMg9HVThuTHNyX&#10;W4PsIEgAu/SN6C/SjGVdwa+W8+VAwAuIoz8hkPIq6Dgzwgf6+TfIVgdSttFtwS+n8Ru0Fml8b6uk&#10;uyC0GWya1tiR10jlQGroy54SI78lVEdiGGFQML04MhrAX5x1pN6C+58PAhV19tHSlq5mi0WUe3IW&#10;y9WcHDyPlOcRYSVBFTxwNpjbkJ5IJNDCDW2z1ono507GXkmVaVXjC4qyP/dT1vM73zwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDxgmRI3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4a5dCaAiyNA2xR0xEL94GdgRSdpaw2xb/vasXvb3Je3nzveKwmklcaXGjZQW7bQSCuLN65F7B&#10;+9tpk4FwHlnjZJkUfJGDQ3l/V2Cu7Y1f6dr4XoQSdjkqGLyfcyldN5BBt7UzcfA+7WLQh3PppV7w&#10;FsrNJOMo2kuDI4cPA85UDdSdm4tRcGqrecaX5vmjThLXplwfqaqVenxYj08gPK3+Lww/+AEdysDU&#10;2gtrJyYFSRSmeAWbXxEC8T5OQbQKsiwFWRby/4LyGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMRNyZYaAgAALwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPGCZEjcAAAACQEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokecolor="window">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="006107E7" w:rsidRDefault="00060393" w:rsidP="006107E7">
-[...8 lines deleted...]
-                      </w:object>
+                  <w:p w14:paraId="2F82AE39" w14:textId="298BC011" w:rsidR="00ED7B70" w:rsidRDefault="00AC0F30" w:rsidP="006107E7">
+                    <w:r w:rsidRPr="00581938">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71541DFF" wp14:editId="430FA6F7">
+                          <wp:extent cx="1076400" cy="579600"/>
+                          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                          <wp:docPr id="1516616219" name="Grafik 1"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="Picture 1"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                  </pic:cNvPicPr>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId1">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:srcRect/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="1076400" cy="579600"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Mündliche Abiturprüfungen 2025 - Präsentationsprüfung</w:t>
+      <w:t>Mündliche Abiturprüfungen 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CA7A2A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - Präsentationsprüfung</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AD51A9" w:rsidRDefault="00566B66">
+  <w:p w14:paraId="138C4BE0" w14:textId="77777777" w:rsidR="00ED7B70" w:rsidRDefault="00ED7B70">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00AF5B13" w:rsidRDefault="00566B66">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FBCF25D" w14:textId="77777777" w:rsidR="00AC0F30" w:rsidRDefault="00AC0F30">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -1998,198 +2091,205 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1766683512">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1383750554">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="367611876">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1427458900">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1827357829">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1829596088">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2083747679">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1195919124">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C2311"/>
     <w:rsid w:val="0001061D"/>
     <w:rsid w:val="00060393"/>
     <w:rsid w:val="00141634"/>
     <w:rsid w:val="001956BE"/>
+    <w:rsid w:val="00220ACC"/>
     <w:rsid w:val="00344678"/>
+    <w:rsid w:val="003E397C"/>
     <w:rsid w:val="0046000D"/>
     <w:rsid w:val="004600E9"/>
     <w:rsid w:val="004969B6"/>
     <w:rsid w:val="004C2311"/>
     <w:rsid w:val="00566B66"/>
     <w:rsid w:val="006037AE"/>
     <w:rsid w:val="00617180"/>
+    <w:rsid w:val="006433EF"/>
     <w:rsid w:val="007347AF"/>
     <w:rsid w:val="00842875"/>
     <w:rsid w:val="00A2715D"/>
+    <w:rsid w:val="00AC0F30"/>
     <w:rsid w:val="00C07BA1"/>
+    <w:rsid w:val="00CA7A2A"/>
     <w:rsid w:val="00CB3EE9"/>
+    <w:rsid w:val="00ED7B70"/>
+    <w:rsid w:val="00F66363"/>
     <w:rsid w:val="00F824E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4038C686"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A89F5DB3-4472-42AD-BFDA-1C2FDA6CC05F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2521,50 +2621,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004600E9"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2634,61 +2735,61 @@
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004600E9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2947,69 +3048,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>239</Words>
-  <Characters>1508</Characters>
+  <Words>240</Words>
+  <Characters>1518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1744</CharactersWithSpaces>
+  <CharactersWithSpaces>1755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Keler, Bianca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>